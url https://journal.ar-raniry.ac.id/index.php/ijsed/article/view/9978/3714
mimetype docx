--- v0 (2026-05-01)
+++ v1 (2026-09-21)
@@ -1,43 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:p w14:paraId="7A3A876D" w14:textId="493B1D7A" w:rsidR="00345F5E" w:rsidRPr="00345F5E" w:rsidRDefault="00345F5E" w:rsidP="00345F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -451,51 +448,62 @@
               <w:t>Maqasid al-Shari’ah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1494ED5C" w14:textId="77777777" w:rsidR="00345F5E" w:rsidRDefault="00345F5E" w:rsidP="00345F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00345F5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Objectives of Shari’ah</w:t>
+              <w:t>O</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00345F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bjectives of Shari’ah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00345F5E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FDCB24" w14:textId="77777777" w:rsidR="00345F5E" w:rsidRDefault="00345F5E" w:rsidP="00345F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -8312,80 +8320,77 @@
     <w:p w14:paraId="3301BE13" w14:textId="77777777" w:rsidR="000909B1" w:rsidRPr="000909B1" w:rsidRDefault="000909B1" w:rsidP="000909B1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4449FAB0" w14:textId="77777777" w:rsidR="0024213C" w:rsidRDefault="0024213C" w:rsidP="009F4E4A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0024213C" w:rsidSect="007702AC">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1699" w:right="1411" w:bottom="1411" w:left="1699" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB2F204" w14:textId="77777777" w:rsidR="001045D5" w:rsidRDefault="001045D5" w:rsidP="0066752F">
+    <w:p w14:paraId="0D18D00A" w14:textId="77777777" w:rsidR="0043582A" w:rsidRDefault="0043582A" w:rsidP="0066752F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C69173" w14:textId="77777777" w:rsidR="001045D5" w:rsidRDefault="001045D5" w:rsidP="0066752F">
+    <w:p w14:paraId="52CE9240" w14:textId="77777777" w:rsidR="0043582A" w:rsidRDefault="0043582A" w:rsidP="0066752F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8749,177 +8754,219 @@
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="68B566C1" w14:textId="77777777" w:rsidR="00466522" w:rsidRPr="00466522" w:rsidRDefault="00466522" w:rsidP="00466522">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk228481324"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk228481324"/>
     <w:r w:rsidRPr="00466522">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">IJSED: International of Sharia Economics and Development </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1233E7F6" w14:textId="70F2A08F" w:rsidR="00466522" w:rsidRPr="00466522" w:rsidRDefault="00466522" w:rsidP="00466522">
+  <w:p w14:paraId="1233E7F6" w14:textId="7B2E2C63" w:rsidR="00466522" w:rsidRPr="00466522" w:rsidRDefault="00466522" w:rsidP="00466522">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_heading=h.hoewjbhnk7sb" w:colFirst="0" w:colLast="0"/>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:id="3" w:name="_heading=h.hoewjbhnk7sb" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:r w:rsidRPr="00466522">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Volume </w:t>
+      <w:t>Volume 1 (</w:t>
     </w:r>
-    <w:r w:rsidR="00180779">
+    <w:r w:rsidR="00D276C5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00466522">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>(</w:t>
+      <w:t>), 202</w:t>
     </w:r>
-    <w:r w:rsidR="00180779">
+    <w:r w:rsidR="00D276C5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00466522">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>), 202</w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00180779">
+    <w:r w:rsidR="00D276C5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>1-12</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C5686C8" w14:textId="2E6F3C5B" w:rsidR="00466522" w:rsidRPr="00466522" w:rsidRDefault="00466522" w:rsidP="00466522">
+  <w:p w14:paraId="6C5686C8" w14:textId="0EBD3EBB" w:rsidR="00466522" w:rsidRPr="00466522" w:rsidRDefault="00466522" w:rsidP="00466522">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="3" w:name="_heading=h.8czcd8cet18u" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:id="4" w:name="_heading=h.8czcd8cet18u" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="4"/>
+    <w:r w:rsidRPr="00466522">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P-ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D276C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxxx-xxxx;</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00466522">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> E-ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D276C5" w:rsidRPr="00D276C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxxx-xxxx</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="4E7D8C42" w14:textId="77777777" w:rsidR="001A4122" w:rsidRPr="00EE622A" w:rsidRDefault="00EE622A" w:rsidP="00496FD8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8797"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A35C9C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
@@ -8962,61 +9009,61 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="417AA581" w14:textId="77777777" w:rsidR="00ED2EA8" w:rsidRPr="00ED2EA8" w:rsidRDefault="00ED2EA8" w:rsidP="001A4122">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C505BCF" w14:textId="77777777" w:rsidR="001045D5" w:rsidRDefault="001045D5" w:rsidP="0066752F">
+    <w:p w14:paraId="0EB0BC54" w14:textId="77777777" w:rsidR="0043582A" w:rsidRDefault="0043582A" w:rsidP="0066752F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DBB45B3" w14:textId="77777777" w:rsidR="001045D5" w:rsidRDefault="001045D5" w:rsidP="0066752F">
+    <w:p w14:paraId="7DE74A80" w14:textId="77777777" w:rsidR="0043582A" w:rsidRDefault="0043582A" w:rsidP="0066752F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="55FAE2CE" w14:textId="77777777" w:rsidR="00A16BFA" w:rsidRPr="00A16BFA" w:rsidRDefault="00A16BFA" w:rsidP="00A16BFA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16BFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -9056,80 +9103,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D43D0F9" w14:textId="77777777" w:rsidR="00A95E31" w:rsidRPr="00CF5CFE" w:rsidRDefault="00A95E31" w:rsidP="00A95E31">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1DB4A458" w14:textId="6216D7E9" w:rsidR="00A95E31" w:rsidRPr="00CF5CFE" w:rsidRDefault="00A95E31" w:rsidP="00A95E31">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F31EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C21074C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11579,129 +11596,129 @@
   <w:num w:numId="18">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTc1sjA1NDIytzQzNTZV0lEKTi0uzszPAykwqgUA3TVrsiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00496FD8"/>
     <w:rsid w:val="00005224"/>
     <w:rsid w:val="000176B8"/>
     <w:rsid w:val="00021357"/>
     <w:rsid w:val="00031890"/>
     <w:rsid w:val="00043109"/>
     <w:rsid w:val="00043AF0"/>
     <w:rsid w:val="00046A9B"/>
     <w:rsid w:val="00047A2D"/>
     <w:rsid w:val="00055BFC"/>
     <w:rsid w:val="00060CEE"/>
     <w:rsid w:val="000909B1"/>
     <w:rsid w:val="000A00D4"/>
     <w:rsid w:val="000B7B0E"/>
     <w:rsid w:val="000D219E"/>
     <w:rsid w:val="000F0155"/>
-    <w:rsid w:val="001045D5"/>
     <w:rsid w:val="00127088"/>
     <w:rsid w:val="00137BE0"/>
     <w:rsid w:val="00142E01"/>
-    <w:rsid w:val="00180779"/>
     <w:rsid w:val="001851E5"/>
     <w:rsid w:val="001942C3"/>
     <w:rsid w:val="001A4122"/>
     <w:rsid w:val="001D1278"/>
     <w:rsid w:val="001D7642"/>
     <w:rsid w:val="001E4317"/>
     <w:rsid w:val="001E49D2"/>
     <w:rsid w:val="002062EE"/>
     <w:rsid w:val="00223215"/>
     <w:rsid w:val="0023548D"/>
     <w:rsid w:val="0024213C"/>
     <w:rsid w:val="00251D24"/>
     <w:rsid w:val="00285CCB"/>
     <w:rsid w:val="00294A75"/>
     <w:rsid w:val="00295D93"/>
     <w:rsid w:val="002965F4"/>
     <w:rsid w:val="002B4D5A"/>
     <w:rsid w:val="002C7908"/>
     <w:rsid w:val="002F61F9"/>
     <w:rsid w:val="00302616"/>
     <w:rsid w:val="003118B1"/>
     <w:rsid w:val="00345F5E"/>
     <w:rsid w:val="00346AD4"/>
     <w:rsid w:val="00377592"/>
     <w:rsid w:val="00393EBD"/>
     <w:rsid w:val="003C2582"/>
     <w:rsid w:val="003F225D"/>
     <w:rsid w:val="00427C41"/>
+    <w:rsid w:val="0043582A"/>
     <w:rsid w:val="004639DA"/>
     <w:rsid w:val="0046498D"/>
     <w:rsid w:val="00466522"/>
     <w:rsid w:val="004759A3"/>
     <w:rsid w:val="00490B42"/>
     <w:rsid w:val="00496FD8"/>
     <w:rsid w:val="004A42DC"/>
     <w:rsid w:val="004D4E83"/>
     <w:rsid w:val="004E3B9F"/>
     <w:rsid w:val="004F2D54"/>
     <w:rsid w:val="0050102E"/>
     <w:rsid w:val="00524506"/>
     <w:rsid w:val="00543F46"/>
     <w:rsid w:val="0054702E"/>
     <w:rsid w:val="005520B0"/>
     <w:rsid w:val="005543C3"/>
     <w:rsid w:val="005B7835"/>
     <w:rsid w:val="005C0017"/>
     <w:rsid w:val="005C7435"/>
     <w:rsid w:val="005D1FA5"/>
     <w:rsid w:val="005D39AC"/>
     <w:rsid w:val="005F0B53"/>
     <w:rsid w:val="006327F1"/>
     <w:rsid w:val="00634451"/>
     <w:rsid w:val="0066752F"/>
@@ -11760,50 +11777,51 @@
     <w:rsid w:val="00A35C9C"/>
     <w:rsid w:val="00A375CC"/>
     <w:rsid w:val="00A54E20"/>
     <w:rsid w:val="00A91E2C"/>
     <w:rsid w:val="00A95E31"/>
     <w:rsid w:val="00AD7C57"/>
     <w:rsid w:val="00AD7EE7"/>
     <w:rsid w:val="00B12302"/>
     <w:rsid w:val="00B550AA"/>
     <w:rsid w:val="00B8628B"/>
     <w:rsid w:val="00BB4AF3"/>
     <w:rsid w:val="00BE4077"/>
     <w:rsid w:val="00C04595"/>
     <w:rsid w:val="00C31DF8"/>
     <w:rsid w:val="00C40EDA"/>
     <w:rsid w:val="00C65025"/>
     <w:rsid w:val="00C83E25"/>
     <w:rsid w:val="00C8639F"/>
     <w:rsid w:val="00CB45D8"/>
     <w:rsid w:val="00CD614D"/>
     <w:rsid w:val="00CE740A"/>
     <w:rsid w:val="00CF3CA1"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D224DA"/>
     <w:rsid w:val="00D25D34"/>
+    <w:rsid w:val="00D276C5"/>
     <w:rsid w:val="00D35050"/>
     <w:rsid w:val="00D473A1"/>
     <w:rsid w:val="00D70382"/>
     <w:rsid w:val="00D7776B"/>
     <w:rsid w:val="00DA1103"/>
     <w:rsid w:val="00DA1A38"/>
     <w:rsid w:val="00DC4FD7"/>
     <w:rsid w:val="00DC69A3"/>
     <w:rsid w:val="00DD17A1"/>
     <w:rsid w:val="00DE410F"/>
     <w:rsid w:val="00DE6A8F"/>
     <w:rsid w:val="00E03F9B"/>
     <w:rsid w:val="00E53D24"/>
     <w:rsid w:val="00E61CC6"/>
     <w:rsid w:val="00E704AB"/>
     <w:rsid w:val="00E97E6C"/>
     <w:rsid w:val="00EA600B"/>
     <w:rsid w:val="00ED1904"/>
     <w:rsid w:val="00ED2EA8"/>
     <w:rsid w:val="00EE2299"/>
     <w:rsid w:val="00EE622A"/>
     <w:rsid w:val="00EF35B7"/>
     <w:rsid w:val="00EF456F"/>
     <w:rsid w:val="00F33B03"/>
     <w:rsid w:val="00F60FCF"/>
@@ -12230,51 +12248,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00854858"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -12604,57 +12621,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1205827668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\PUBLIKASI\2020\FORMAT%20PAPER\Template%20Media%20Statistika%202021.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12909,62 +12924,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44162D98-F2E7-4ADD-9040-E4DA0C1082E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4796A4CF-5E3D-46C0-A74C-D685F35DF1F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template Media Statistika 2021</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>12</Pages>
   <Words>5737</Words>
   <Characters>32707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>272</Lines>
   <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>personal</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>38368</CharactersWithSpaces>